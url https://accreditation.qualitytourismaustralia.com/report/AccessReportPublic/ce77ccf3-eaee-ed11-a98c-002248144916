--- v0 (2026-05-19)
+++ v1 (2026-06-27)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-19 19:27</w:t>
+              <w:t xml:space="preserve">2026-06-28 06:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -975,51 +975,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000005 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000006" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
@@ -1028,807 +1028,850 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000006 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc0000000007" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:tab/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:instrText>PAGEREF _Toc0000000007 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc0000000007" w:history="1">
+          <w:hyperlink w:anchor="_Toc0000000008" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">GENERAL</w:t>
-            </w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000008 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000009" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+              <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000009 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000010" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+              <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000010 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000011" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entry</w:t>
+              <w:t xml:space="preserve">Car Park and Access amenities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000011 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000012" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Spaces</w:t>
+              <w:t xml:space="preserve">Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000012 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000013" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public areas</w:t>
+              <w:t xml:space="preserve">Internal Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000013 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
+              <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000014" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">External Paths</w:t>
+              <w:t xml:space="preserve">Public areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000014 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000015" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steps</w:t>
+              <w:t xml:space="preserve">External Paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000015 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000016" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+              <w:t xml:space="preserve">Steps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000016 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc0000000017" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:tab/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:instrText>PAGEREF _Toc0000000017 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc0000000017" w:history="1">
+          <w:hyperlink w:anchor="_Toc0000000018" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTRACTIONS</w:t>
-            </w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Attractions Basics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000018 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000019" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondolas, cableways, observation wheels</w:t>
+              <w:t xml:space="preserve">Attractions Basics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000019 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc0000000020" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gondolas, cableways, observation wheels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:tab/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:instrText>PAGEREF _Toc0000000020 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc0000000020" w:history="1">
+          <w:hyperlink w:anchor="_Toc0000000021" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMON AREAS</w:t>
-            </w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Play Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000021 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000022" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
+              <w:t xml:space="preserve">Play Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000022 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000023" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parks and gardens</w:t>
+              <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000023 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13</w:t>
+              <w:t xml:space="preserve">12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc0000000024" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Report Disclaimer</w:t>
+              <w:t xml:space="preserve">Parks and gardens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:instrText>PAGEREF _Toc0000000024 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc0000000025" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Report Disclaimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:tab/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:instrText>PAGEREF _Toc0000000025 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
@@ -2095,50 +2138,110 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Phone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Webportal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our website supports Screen Readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our forms have high contract boxes and submit boxes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff have undergone disability awareness and training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -2148,116 +2251,146 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We ensure exit access is free and clear at all times by: one exit only. the space between the chairs allows plenty of time for previous travelers to exit the area before next travelers arrive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Communications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gorgechairlift.com.au/chairlift</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plain English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2317,304 +2450,417 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The business accepts the companion card</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The business provides the following services for services animals: as your ride is approximately 20 mins, most travelers with service animals will have someone that can sit with the animal while riding the chairlift. If not, the carpark is only 500m away so many people choose to leave their animals in the vehicle.</w:t>
+        <w:t xml:space="preserve">The business provides the following services for services animals: as our ride is approximately 20 mins, most travelers with service animals will have someone that can sit with the animal while riding the chairlift. If not, the carpark is only 500m away so many people choose to leave their animals in the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">GENERAL</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our office is currently located at the main entrance to the Gorge. This means our office is located on the main throughfare/road hence no office facilities are available to us. We welcome all our travelers to approach us to discuss any special needs as every traveler is different and the team are here to do everything we can to make travel happen.</w:t>
+        <w:t xml:space="preserve">Our office is currently located at the main entrance to the Gorge on the main throughfare/road hence no office facilities are available to us. We welcome all our travelers to approach us to discuss any special needs as every traveler is different and the team are here to do everything we can to make travel happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">accessible facilities are open 24 hours a day within the reserve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following steps are in place to ensure that people with fatigue related to their disability are not disadvantaged by long wait times: When guests are purchasing tickets any special requirements are always discussed with traveller and where possible we will always accommodate as we do have a waiting area available if required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Car Park and Access amenities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
@@ -2654,499 +2900,634 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...295 lines deleted...]
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The width of the smallest corridor is: We have no corridors</w:t>
+        <w:t xml:space="preserve">if required the staff are trained to be able to provide directions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Chairlift is located just inside the main gates to the reserve.  Reserve facilities are the responsibility of the Launceston City Council.  Re-train facilities - there are no trains in Launceston - but happy to direct travelers to bus services and walking tracks depending on their ability </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entrance to the chairlift for travelers that need assistance is flat with special wide gates to accommodate all sizes of mobility aides.  The surfaces inside the Chairlift perimeter are also 100% flat with no steps or different levels for travelers to traverse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Chairlift has only one level on both the Main entrance and Cliff Grounds stations, so nil lifts required</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chairlift is an A frame building with no walls or corridors to traverse.  The surfaces are all concrete and flat.  Wait times during most of the year are only a couple of minutes, but if travellers do need somewhere to wait away from crowds we do have an area to the left of the building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Even lighting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We are a very visual operation - most people in line can clearly see requirements for getting on and off the Chairlift.  But the team show every person what to do each time and if required we can stop the chair to assist.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
@@ -3211,75 +3592,75 @@
         <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Only one entrance has 3 steps - Staff when purchasing tickets will always discuss best options to enter the facitlity.</w:t>
+        <w:t xml:space="preserve">Only one entrance has 3 steps - Staff when purchasing tickets will always discuss best options to enter the facitlity as there is access if required with no steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
@@ -3374,75 +3755,75 @@
         <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The stepped areas that are described above are all part of the reserve that is not controlled by the Chairlift</w:t>
+        <w:t xml:space="preserve">The stepped areas that are described above are all part of the reserve that is managed by the Launceston City Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
@@ -3468,50 +3849,81 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Handrails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is 2 metres mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
@@ -3562,135 +3974,135 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All public facilities in the Gorge Reserve are managed by the Launceston City Council</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Attractions Basics</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A park map is available here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gorgescenicchairlift.com.au/find-us </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gondolas, cableways, observation wheels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The clear opening of the gondola doors is: 1350mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -3735,51 +4147,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1041400"/>
             <wp:docPr id="1" name="Picture 3"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId29"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1041400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -3788,51 +4200,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Carpark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1244600"/>
             <wp:docPr id="2" name="Picture 4"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId30"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1244600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -3841,51 +4253,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Chairlift pad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1155700"/>
             <wp:docPr id="3" name="Picture 5"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId31"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1155700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -3894,51 +4306,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Gorge front gates and Chairlift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="4" name="Picture 6"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId32"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -3947,117 +4359,117 @@
         <w:rPr/>
         <w:t xml:space="preserve">Inclinator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1676400"/>
             <wp:docPr id="5" name="Picture 7"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId33"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1676400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Walk down to chairlift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Play Spaces</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Level access is provided to play spaces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4182,51 +4594,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1041400"/>
             <wp:docPr id="6" name="Picture 3"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId29"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1041400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4235,51 +4647,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Carpark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1155700"/>
             <wp:docPr id="7" name="Picture 5"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId31"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1155700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4308,56 +4720,56 @@
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All these spaces are part of the Cataract Gorge Reserve that is managed by the Launceston City Council</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4442,51 +4854,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Pool Access Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1041400"/>
             <wp:docPr id="8" name="Picture 3"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId29"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1041400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4515,99 +4927,129 @@
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All these spaces are part of the Cataract Gorge Reserve that is managed by the Launceston City Council</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parks and gardens</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following parks and gardens amenities are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessible toilets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Accessible toilets are signed at regular intervals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a step free map</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Seats are provided at regular intervals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Direction signage contains distances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
@@ -4640,100 +5082,115 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessible BBQs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The park contains an observation deck or tower</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The observation deck or tower has level or ramped access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The observation deck provides a clear view through the safety railing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parks and Gardens Access/Entry Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1041400"/>
             <wp:docPr id="9" name="Picture 3"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId29"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1041400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4742,51 +5199,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Carpark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="10" name="Picture 6"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId32"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4795,51 +5252,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Inclinator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1676400"/>
             <wp:docPr id="11" name="Picture 7"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId33"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1676400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4863,56 +5320,56 @@
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Report Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that this business report, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5161,51 +5618,51 @@
             <w:noProof/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-533400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-531495</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6810988" cy="504825"/>
               <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="9525" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="12" name="Picture 5"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="" descr=""/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId33"/>
+                      <a:blip r:embed="rId34"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6810988" cy="504825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r>
           <w:rPr/>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -10889,54 +11346,54 @@
   </w:style>
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gorgechairlift.com.au/chairlift" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gorgescenicchairlift.com.au/find-us%20" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gorgechairlift.com.au/chairlift" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gorgescenicchairlift.com.au/find-us%20" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>