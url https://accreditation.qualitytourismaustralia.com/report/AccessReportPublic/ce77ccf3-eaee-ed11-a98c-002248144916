--- v1 (2026-06-27)
+++ v2 (2026-07-29)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-28 06:15</w:t>
+              <w:t xml:space="preserve">2026-07-29 10:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>