--- v2 (2026-07-29)
+++ v3 (2026-08-18)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-29 10:32</w:t>
+              <w:t xml:space="preserve">2026-08-18 21:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>