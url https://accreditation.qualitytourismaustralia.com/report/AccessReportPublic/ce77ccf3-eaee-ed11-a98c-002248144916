--- v3 (2026-08-18)
+++ v4 (2026-09-10)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-18 21:54</w:t>
+              <w:t xml:space="preserve">2026-09-10 22:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>