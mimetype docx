--- v4 (2026-09-10)
+++ v5 (2026-09-30)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-10 22:26</w:t>
+              <w:t xml:space="preserve">2026-10-01 09:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>