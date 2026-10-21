--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-10-01 09:02</w:t>
+              <w:t xml:space="preserve">2026-10-22 10:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>