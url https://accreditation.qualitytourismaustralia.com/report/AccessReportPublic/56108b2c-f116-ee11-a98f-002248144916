--- v0 (2026-05-19)
+++ v1 (2026-06-08)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-19 15:00</w:t>
+              <w:t xml:space="preserve">2026-06-09 09:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>