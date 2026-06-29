--- v1 (2026-06-08)
+++ v2 (2026-06-29)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-09 09:37</w:t>
+              <w:t xml:space="preserve">2026-06-30 05:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>