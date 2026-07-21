--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-30 05:13</w:t>
+              <w:t xml:space="preserve">2026-07-21 22:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>