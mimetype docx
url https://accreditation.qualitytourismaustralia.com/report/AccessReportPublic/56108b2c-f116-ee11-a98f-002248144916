--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-21 22:40</w:t>
+              <w:t xml:space="preserve">2026-08-31 16:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>