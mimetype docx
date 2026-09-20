--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-31 16:01</w:t>
+              <w:t xml:space="preserve">2026-09-20 19:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>