--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-20 19:27</w:t>
+              <w:t xml:space="preserve">2026-10-11 10:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>