--- v6 (2026-10-10)
+++ v7 (2026-10-31)
@@ -666,51 +666,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-10-11 10:19</w:t>
+              <w:t xml:space="preserve">2026-10-31 21:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>