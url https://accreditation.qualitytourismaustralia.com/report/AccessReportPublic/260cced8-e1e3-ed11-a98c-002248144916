--- v0 (2026-05-30)
+++ v1 (2026-06-27)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-31 04:57</w:t>
+              <w:t xml:space="preserve">2026-06-27 11:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7188,51 +7188,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Restaurant and Cafe, Corporate Building - are all accessible and have been built with accessibility as a priority.  Car park, paths, decks are all step-free and accessible.</w:t>
+        <w:t xml:space="preserve">Restaurant and Cafe, Corporate Building - are all accessible and have been built with accessibility as a priority.  Car park, paths, decks are all step-free and accessible. Menus available on-line for both Basalt and Atrium.  We have a seperate URL for both Atrium and Basalt however both can be accessed via The Cove Tasmania website. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>