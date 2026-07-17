--- v1 (2026-06-27)
+++ v2 (2026-07-17)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-27 11:20</w:t>
+              <w:t xml:space="preserve">2026-07-18 07:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>