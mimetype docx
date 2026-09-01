--- v2 (2026-07-17)
+++ v3 (2026-09-01)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-18 07:03</w:t>
+              <w:t xml:space="preserve">2026-09-01 17:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>