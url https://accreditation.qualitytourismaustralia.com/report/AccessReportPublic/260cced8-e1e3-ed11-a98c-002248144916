--- v3 (2026-09-01)
+++ v4 (2026-09-22)
@@ -683,51 +683,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-01 17:19</w:t>
+              <w:t xml:space="preserve">2026-09-23 08:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>